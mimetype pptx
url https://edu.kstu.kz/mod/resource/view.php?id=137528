--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -12396,365 +12396,50 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-[...313 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Words>989</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Экран (16:9)</PresentationFormat>
   <Paragraphs>148</Paragraphs>
   <Slides>9</Slides>
   <Notes>7</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Использованные шрифты</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Тема</vt:lpstr>
       </vt:variant>
       <vt:variant>